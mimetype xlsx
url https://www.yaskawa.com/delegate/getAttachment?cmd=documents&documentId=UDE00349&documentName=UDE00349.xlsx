--- v0 (2025-10-07)
+++ v1 (2026-05-26)
@@ -1,80 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\OPS\OpsEng\Document\UDE\UDE00349\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BB322C5-2CB2-4D71-AC7D-F8855DC9E87B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="75" windowWidth="19020" windowHeight="11895"/>
+    <workbookView xWindow="-120" yWindow="375" windowWidth="38640" windowHeight="15255" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PAGE 1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'PAGE 1'!$A$1:$Q$92</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'PAGE 1'!$A$1:$Q$93</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="196">
   <si>
     <t>CUSTOMER WIRING REQUIREMENTS</t>
   </si>
   <si>
-    <t>• FOR 0 TO 100 AMPS, USE A MINIMUM OF 60° - 75° C COPPER WIRE.</t>
-[...4 lines deleted...]
-  <si>
     <t>A.C. LINE WIRING</t>
   </si>
   <si>
     <t>TABLE 1</t>
   </si>
   <si>
     <t>CURRENT RATING (AMPS)</t>
   </si>
   <si>
     <t>WIRE SIZE RANGE      (AWG)</t>
   </si>
   <si>
     <t>TIGHTENING TORQUE    (LB.-IN.)</t>
   </si>
   <si>
     <t>TIGHTENING                      TORQUE                              (LB.-IN.)</t>
   </si>
   <si>
     <t>D002</t>
   </si>
   <si>
     <t>D003</t>
   </si>
   <si>
     <t>D004</t>
@@ -290,53 +303,50 @@
     <t>10 - 1/0</t>
   </si>
   <si>
     <t>LR9-F5567</t>
   </si>
   <si>
     <t>6 - 3/0</t>
   </si>
   <si>
     <t>LR9-F5569</t>
   </si>
   <si>
     <t>LR9-F5571</t>
   </si>
   <si>
     <t>LR9-F7575</t>
   </si>
   <si>
     <t>LR9-F7579</t>
   </si>
   <si>
     <t>LRD06</t>
   </si>
   <si>
     <t>LRD340L</t>
-  </si>
-[...1 lines deleted...]
-    <t>LR9-F7581</t>
   </si>
   <si>
     <t>EARTH GROUND WIRING</t>
   </si>
   <si>
     <t>GROUND LUG</t>
   </si>
   <si>
     <t>6 - 4</t>
   </si>
   <si>
     <t>14 - 2/0</t>
   </si>
   <si>
     <t>CONTROL WIRING</t>
   </si>
   <si>
     <t>4.4 - 5.3</t>
   </si>
   <si>
     <t>24 - 16</t>
   </si>
   <si>
     <t>14 - 10                                      OR                                                8 - 3/0</t>
   </si>
@@ -620,111 +630,202 @@
     <t>LC1D32</t>
   </si>
   <si>
     <t>LC1D40</t>
   </si>
   <si>
     <t>LC1D50</t>
   </si>
   <si>
     <t>LC1D65</t>
   </si>
   <si>
     <t>LC1D80</t>
   </si>
   <si>
     <t>LC1D115</t>
   </si>
   <si>
     <t>LC1F500</t>
   </si>
   <si>
     <t xml:space="preserve">A1 TERMINAL BLOCKS
 TB1-TB4
 AND PANEL MOUNTED TERMINAL BLOCK TB1       </t>
   </si>
+  <si>
+    <t>B52L</t>
+  </si>
+  <si>
+    <t>• FOR 0 TO 100 AMPS, USE A MINIMUM OF 60° - 75° C COPPER WIRE. (USE COPPER CONDUCTORS ONLY)</t>
+  </si>
+  <si>
+    <t>• FOR ABOVE 100 AMPS, USE A MINIMUM OF 75° C COPPER WIRE. (USE COPPER CONDUCTORS ONLY)</t>
+  </si>
+  <si>
+    <t>LR9G500</t>
+  </si>
+  <si>
+    <t>EDIT THE REVISION TABLE DATA HERE!!! IT WILL UPDATE THE DRAWING TABLE - See Dave P with Questions</t>
+  </si>
+  <si>
+    <t>Rev</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>ECO#</t>
+  </si>
+  <si>
+    <t>Drawn
+By</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>KM</t>
+  </si>
+  <si>
+    <t>ADDED B52L</t>
+  </si>
+  <si>
+    <t>AIM</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>ADDED "USE COPPER CONDUCTORS ONLY" TO CUST. WIRING REQUIREMENTS</t>
+  </si>
+  <si>
+    <t>LR9G630</t>
+  </si>
+  <si>
+    <t>CHG. OVERLOAD RELAY FOR STANDARD BYPASS D343,396 AND B361,414,477,515,590 MODELS</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="7">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
+  </numFmts>
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8.5"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="57">
+  <borders count="60">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
@@ -1372,60 +1473,105 @@
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="223">
+  <cellXfs count="240">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1436,129 +1582,125 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -1571,167 +1713,247 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -1749,1722 +1971,394 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="17" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="22" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="17" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="39" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="28" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="17" fontId="4" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="4" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>190546</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>24844</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>16</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>192996</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>238124</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>188131</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="2" name="Group 142"/>
+        <xdr:cNvPr id="22" name="Group 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="6098899" y="17564146"/>
-[...1339 lines deleted...]
-          <a:ext cx="4671806" cy="734792"/>
+          <a:off x="0" y="18566844"/>
+          <a:ext cx="5000624" cy="734787"/>
           <a:chOff x="8983" y="14242586"/>
-          <a:chExt cx="3953775" cy="1232120"/>
+          <a:chExt cx="3953775" cy="1232111"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:grpSp>
         <xdr:nvGrpSpPr>
-          <xdr:cNvPr id="23" name="Group 90"/>
+          <xdr:cNvPr id="23" name="Group 90">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvGrpSpPr/>
         </xdr:nvGrpSpPr>
         <xdr:grpSpPr>
           <a:xfrm>
             <a:off x="8983" y="14447001"/>
-            <a:ext cx="3953768" cy="1027705"/>
+            <a:ext cx="3953768" cy="1027696"/>
             <a:chOff x="4556665" y="1416029"/>
-            <a:chExt cx="7250548" cy="1389634"/>
+            <a:chExt cx="7250548" cy="1389621"/>
           </a:xfrm>
         </xdr:grpSpPr>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
-            <xdr:cNvPr id="25" name="Group 89"/>
+            <xdr:cNvPr id="25" name="Group 89">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="9851281" y="1416029"/>
               <a:ext cx="1955932" cy="454400"/>
               <a:chOff x="9851281" y="1416029"/>
               <a:chExt cx="1955932" cy="454400"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="45" name="Rectangle 11"/>
+              <xdr:cNvPr id="45" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="9966189" y="1364887"/>
                 <a:ext cx="320238" cy="550054"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
@@ -3484,51 +2378,57 @@
                   </a:rPr>
                   <a:t>ECO</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:rPr>
                   <a:t> #</a:t>
                 </a:r>
                 <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="46" name="Rectangle 11"/>
+              <xdr:cNvPr id="46" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="10590618" y="1204602"/>
                 <a:ext cx="454400" cy="877254"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
@@ -3548,1125 +2448,2837 @@
                   </a:rPr>
                   <a:t> DRAWN</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:rPr>
                   <a:t> BY</a:t>
                 </a:r>
                 <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="47" name="Rectangle 11"/>
+              <xdr:cNvPr id="47" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="11356697" y="1348503"/>
                 <a:ext cx="319219" cy="581813"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:rPr>
                   <a:t>DATE</a:t>
                 </a:r>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
         </xdr:grpSp>
         <xdr:grpSp>
           <xdr:nvGrpSpPr>
-            <xdr:cNvPr id="26" name="Group 88"/>
+            <xdr:cNvPr id="26" name="Group 88">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001A000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
             <xdr:cNvGrpSpPr/>
           </xdr:nvGrpSpPr>
           <xdr:grpSpPr>
             <a:xfrm>
               <a:off x="4556665" y="1477129"/>
-              <a:ext cx="7249934" cy="1328534"/>
+              <a:ext cx="7249934" cy="1328521"/>
               <a:chOff x="4556665" y="1477129"/>
-              <a:chExt cx="7249934" cy="1328534"/>
+              <a:chExt cx="7249934" cy="1328521"/>
             </a:xfrm>
           </xdr:grpSpPr>
           <xdr:grpSp>
             <xdr:nvGrpSpPr>
-              <xdr:cNvPr id="27" name="Group 4"/>
+              <xdr:cNvPr id="27" name="Group 4">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvGrpSpPr>
                 <a:grpSpLocks/>
               </xdr:cNvGrpSpPr>
             </xdr:nvGrpSpPr>
             <xdr:grpSpPr bwMode="auto">
               <a:xfrm>
                 <a:off x="5058309" y="1477129"/>
                 <a:ext cx="4849090" cy="1326530"/>
                 <a:chOff x="1801" y="1744"/>
                 <a:chExt cx="97" cy="169"/>
               </a:xfrm>
             </xdr:grpSpPr>
             <xdr:sp macro="" textlink="">
               <xdr:nvSpPr>
-                <xdr:cNvPr id="41" name="Rectangle 11"/>
+                <xdr:cNvPr id="41" name="Rectangle 11">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029000000}"/>
+                    </a:ext>
+                  </a:extLst>
+                </xdr:cNvPr>
                 <xdr:cNvSpPr>
                   <a:spLocks noChangeArrowheads="1"/>
                 </xdr:cNvSpPr>
               </xdr:nvSpPr>
               <xdr:spPr bwMode="auto">
                 <a:xfrm>
                   <a:off x="1801" y="1744"/>
                   <a:ext cx="97" cy="42"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:ln w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a:ln>
               </xdr:spPr>
               <xdr:txBody>
                 <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr algn="ctr" rtl="0">
                     <a:defRPr sz="1000"/>
                   </a:pPr>
                   <a:r>
                     <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                       <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                     </a:rPr>
                     <a:t>DESCRIPTION</a:t>
                   </a:r>
                 </a:p>
               </xdr:txBody>
             </xdr:sp>
-            <xdr:sp macro="" textlink="">
+            <xdr:sp macro="" textlink="$T$91">
               <xdr:nvSpPr>
-                <xdr:cNvPr id="42" name="Rectangle 12"/>
+                <xdr:cNvPr id="42" name="Rectangle 12">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A000000}"/>
+                    </a:ext>
+                  </a:extLst>
+                </xdr:cNvPr>
                 <xdr:cNvSpPr>
                   <a:spLocks noChangeArrowheads="1"/>
                 </xdr:cNvSpPr>
               </xdr:nvSpPr>
               <xdr:spPr bwMode="auto">
                 <a:xfrm>
                   <a:off x="1801" y="1786"/>
                   <a:ext cx="97" cy="41"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:ln w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a:ln>
               </xdr:spPr>
               <xdr:txBody>
                 <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr algn="ctr" rtl="0">
                     <a:defRPr sz="1000"/>
                   </a:pPr>
-                  <a:r>
-                    <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:fld id="{E4D8E00C-886A-4415-BBC3-3C7CA19A8D69}" type="TxLink">
+                    <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
-                      <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                      <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                      <a:latin typeface="Arial"/>
+                      <a:cs typeface="Arial"/>
                     </a:rPr>
-                    <a:t>CHG. CB1 FROM 25A TO 20A FOR Z1B*D007*</a:t>
-                  </a:r>
+                    <a:pPr algn="ctr" rtl="0">
+                      <a:defRPr sz="1000"/>
+                    </a:pPr>
+                    <a:t>CHG. OVERLOAD RELAY FOR STANDARD BYPASS D343,396 AND B361,414,477,515,590 MODELS</a:t>
+                  </a:fld>
+                  <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:endParaRPr>
                 </a:p>
               </xdr:txBody>
             </xdr:sp>
-            <xdr:sp macro="" textlink="">
+            <xdr:sp macro="" textlink="$T$92">
               <xdr:nvSpPr>
-                <xdr:cNvPr id="43" name="Rectangle 13"/>
+                <xdr:cNvPr id="43" name="Rectangle 13">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B000000}"/>
+                    </a:ext>
+                  </a:extLst>
+                </xdr:cNvPr>
                 <xdr:cNvSpPr>
                   <a:spLocks noChangeArrowheads="1"/>
                 </xdr:cNvSpPr>
               </xdr:nvSpPr>
               <xdr:spPr bwMode="auto">
                 <a:xfrm>
                   <a:off x="1801" y="1826"/>
                   <a:ext cx="97" cy="45"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:ln w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a:ln>
               </xdr:spPr>
               <xdr:txBody>
                 <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr algn="ctr" rtl="0">
                     <a:defRPr sz="1000"/>
                   </a:pPr>
-                  <a:r>
-                    <a:rPr lang="en-US" sz="550" b="0" i="0" strike="noStrike">
+                  <a:fld id="{20FBCF67-DC67-41D5-A667-B6D46F9BF328}" type="TxLink">
+                    <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
-                      <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                      <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                      <a:latin typeface="Arial"/>
+                      <a:cs typeface="Arial"/>
                     </a:rPr>
-                    <a:t>ADD OPTION PA AND PY CONNECTION</a:t>
-[...11 lines deleted...]
-                  <a:endParaRPr lang="en-US" sz="550" b="0" i="0" strike="noStrike">
+                    <a:pPr algn="ctr" rtl="0">
+                      <a:defRPr sz="1000"/>
+                    </a:pPr>
+                    <a:t>ADDED "USE COPPER CONDUCTORS ONLY" TO CUST. WIRING REQUIREMENTS</a:t>
+                  </a:fld>
+                  <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:endParaRPr>
                 </a:p>
               </xdr:txBody>
             </xdr:sp>
-            <xdr:sp macro="" textlink="">
+            <xdr:sp macro="" textlink="$T$93">
               <xdr:nvSpPr>
-                <xdr:cNvPr id="44" name="Rectangle 14"/>
+                <xdr:cNvPr id="44" name="Rectangle 14">
+                  <a:extLst>
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C000000}"/>
+                    </a:ext>
+                  </a:extLst>
+                </xdr:cNvPr>
                 <xdr:cNvSpPr>
                   <a:spLocks noChangeArrowheads="1"/>
                 </xdr:cNvSpPr>
               </xdr:nvSpPr>
               <xdr:spPr bwMode="auto">
                 <a:xfrm>
                   <a:off x="1801" y="1870"/>
                   <a:ext cx="97" cy="43"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:ln w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a:ln>
               </xdr:spPr>
               <xdr:txBody>
                 <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr algn="ctr" rtl="0">
                     <a:defRPr sz="1000"/>
                   </a:pPr>
-                  <a:r>
-                    <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:fld id="{39EC17B1-F9F2-4C5A-AE66-5570B8D88B18}" type="TxLink">
+                    <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
-                      <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                      <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                      <a:latin typeface="Arial"/>
+                      <a:cs typeface="Arial"/>
                     </a:rPr>
-                    <a:t>CB1</a:t>
-[...11 lines deleted...]
-                  <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                    <a:pPr algn="ctr" rtl="0">
+                      <a:defRPr sz="1000"/>
+                    </a:pPr>
+                    <a:t>ADDED B52L</a:t>
+                  </a:fld>
+                  <a:endParaRPr lang="en-US" sz="550" b="0" i="0" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:endParaRPr>
                 </a:p>
               </xdr:txBody>
             </xdr:sp>
           </xdr:grpSp>
           <xdr:sp macro="" textlink="">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="28" name="Rectangle 11"/>
+              <xdr:cNvPr id="28" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="4642096" y="1395687"/>
                 <a:ext cx="331677" cy="499858"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
                   </a:rPr>
                   <a:t>REV.</a:t>
                 </a:r>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$S$91">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="29" name="Rectangle 11"/>
+              <xdr:cNvPr id="29" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="4647952" y="1711662"/>
                 <a:ext cx="317856" cy="500430"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{B1A8D4D9-0F13-423E-8544-AE5E15165A00}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t>03</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>06</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$S$92">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="30" name="Rectangle 11"/>
+              <xdr:cNvPr id="30" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="4634638" y="2043179"/>
                 <a:ext cx="344829" cy="500084"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{E1353093-41EA-4020-BE76-A6C04676777B}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t>02</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>05</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$S$93">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="31" name="Rectangle 11"/>
+              <xdr:cNvPr id="31" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="4637797" y="2384768"/>
                 <a:ext cx="338830" cy="499765"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{16753DCE-388E-46D4-A5A9-1C4B347EA817}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t>01</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>04</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$U$91">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="32" name="Rectangle 11"/>
+              <xdr:cNvPr id="32" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="9994556" y="1712722"/>
                 <a:ext cx="326364" cy="500430"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
-                <a:pPr algn="l" rtl="0">
+                <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{D5EAC1AB-43A0-41A1-8E91-A415D988AEF9}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t> 4187</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>15062</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$U$92">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="33" name="Rectangle 11"/>
+              <xdr:cNvPr id="33" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="9985120" y="2044392"/>
                 <a:ext cx="345582" cy="500084"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
-                <a:pPr algn="l" rtl="0">
+                <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{7C6DFE73-CFF4-45CF-BC34-CB265A1853E3}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t> 3917</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>7469</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$U$93">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="34" name="Rectangle 11"/>
+              <xdr:cNvPr id="34" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
-                <a:off x="9986750" y="2384461"/>
-                <a:ext cx="338829" cy="503575"/>
+                <a:off x="9986751" y="2384448"/>
+                <a:ext cx="338828" cy="503575"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
-                <a:pPr algn="l" rtl="0">
+                <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{AE502D86-CAC9-4859-8125-E7CC63CE7D99}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t> 3359</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>5024</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$V$91">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="35" name="Rectangle 11"/>
+              <xdr:cNvPr id="35" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="10637092" y="1540856"/>
                 <a:ext cx="322642" cy="838443"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{15AAFDE3-D291-451F-A2D3-8956276D34CA}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
                   <a:t>KM</a:t>
-                </a:r>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$V$92">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="36" name="Rectangle 11"/>
+              <xdr:cNvPr id="36" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="10625122" y="1874769"/>
                 <a:ext cx="344829" cy="838089"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{5C88BB65-870D-45E8-A731-C087F945DC34}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t>DP</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>KM</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$V$93">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="37" name="Rectangle 11"/>
+              <xdr:cNvPr id="37" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="10628121" y="2216178"/>
                 <a:ext cx="338829" cy="838089"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{73230D88-C048-45DC-8C8C-6E083F211F64}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t>KM</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>AIM</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$W$91">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="38" name="Rectangle 11"/>
+              <xdr:cNvPr id="38" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="11350797" y="1665598"/>
                 <a:ext cx="322642" cy="588963"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{804B8C8F-23B2-4E95-8339-28C8B82B656A}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t>9/16/13</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>02/03/26</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$W$92">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="39" name="Rectangle 11"/>
+              <xdr:cNvPr id="39" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="11339126" y="1998833"/>
                 <a:ext cx="344829" cy="589922"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{3E6BB03E-3CB7-4A4B-93F4-CBEB152A5C8E}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t>01/23/13</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>10/27/16</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
-          <xdr:sp macro="" textlink="">
+          <xdr:sp macro="" textlink="$W$93">
             <xdr:nvSpPr>
-              <xdr:cNvPr id="40" name="Rectangle 11"/>
+              <xdr:cNvPr id="40" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
               <xdr:cNvSpPr>
                 <a:spLocks noChangeArrowheads="1"/>
               </xdr:cNvSpPr>
             </xdr:nvSpPr>
             <xdr:spPr bwMode="auto">
               <a:xfrm rot="5400000">
                 <a:off x="11342081" y="2340309"/>
                 <a:ext cx="338832" cy="589835"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a:ln>
             </xdr:spPr>
             <xdr:txBody>
               <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr algn="ctr" rtl="0">
                   <a:defRPr sz="1000"/>
                 </a:pPr>
-                <a:r>
-                  <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                <a:fld id="{8872776A-59DA-4182-9169-36B9CE86C202}" type="TxLink">
+                  <a:rPr lang="en-US" sz="600" b="0" i="0" u="none" strike="noStrike">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
-                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
-                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:latin typeface="Arial"/>
+                    <a:cs typeface="Arial"/>
                   </a:rPr>
-                  <a:t>3/20/12</a:t>
-                </a:r>
+                  <a:pPr algn="ctr" rtl="0">
+                    <a:defRPr sz="1000"/>
+                  </a:pPr>
+                  <a:t>02/19/14</a:t>
+                </a:fld>
+                <a:endParaRPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
               </a:p>
             </xdr:txBody>
           </xdr:sp>
         </xdr:grpSp>
       </xdr:grpSp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="24" name="Rectangle 11"/>
+          <xdr:cNvPr id="24" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
           <xdr:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8986" y="14242586"/>
             <a:ext cx="3953772" cy="250975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </xdr:spPr>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="ctr" upright="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0">
               <a:defRPr sz="1000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="600" b="0" i="0" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>REVISIONS</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>544287</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>183700</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>11</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>4</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="48" name="Group 47">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="5925912" y="17963700"/>
+          <a:ext cx="4789724" cy="1340304"/>
+          <a:chOff x="4416704" y="14997560"/>
+          <a:chExt cx="4812116" cy="1312878"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="49" name="Group 142">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr/>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr>
+          <a:xfrm>
+            <a:off x="4416704" y="14997560"/>
+            <a:ext cx="4812116" cy="1312878"/>
+            <a:chOff x="4964905" y="2314239"/>
+            <a:chExt cx="5876923" cy="1838668"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="51" name="Rectangle 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr>
+              <a:spLocks noChangeArrowheads="1"/>
+            </xdr:cNvSpPr>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="4964907" y="2314239"/>
+              <a:ext cx="2222879" cy="641796"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:grpSp>
+          <xdr:nvGrpSpPr>
+            <xdr:cNvPr id="52" name="Group 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034000000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </xdr:cNvGrpSpPr>
+          </xdr:nvGrpSpPr>
+          <xdr:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="4964905" y="2314247"/>
+              <a:ext cx="5876923" cy="1838660"/>
+              <a:chOff x="1500" y="1701"/>
+              <a:chExt cx="772" cy="212"/>
+            </a:xfrm>
+          </xdr:grpSpPr>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="53" name="Rectangle 5">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="2057" y="1701"/>
+                <a:ext cx="215" cy="128"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr rtl="0"/>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0">
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>TITLE:</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="700" b="1">
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr rtl="0"/>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" baseline="0">
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>CUSTOMER CONNECTION</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr rtl="0"/>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" baseline="0">
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>Z1000 BYPASS</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr rtl="0"/>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" baseline="0">
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr rtl="0"/>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" baseline="0">
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr rtl="0"/>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" baseline="0">
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr rtl="0"/>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0">
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr rtl="0"/>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0">
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="54" name="Rectangle 6">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="2053" y="1827"/>
+                <a:ext cx="54" cy="44"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="27432" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>SIZE:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>C</a:t>
+                </a:r>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="55" name="Rectangle 7">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="2182" y="1827"/>
+                <a:ext cx="90" cy="44"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="27432" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>PAGE:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>1 of 1</a:t>
+                </a:r>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="56" name="Rectangle 8">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="2105" y="1827"/>
+                <a:ext cx="87" cy="44"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="27432" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>REVISION:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>06</a:t>
+                </a:r>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="57" name="Rectangle 9">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="2057" y="1870"/>
+                <a:ext cx="215" cy="43"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>DRAWING #:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>UDE00349</a:t>
+                </a:r>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="58" name="Rectangle 10">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1791" y="1701"/>
+                <a:ext cx="145" cy="43"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>DRAWN BY:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>D. PACKER</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="59" name="Rectangle 11">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1791" y="1744"/>
+                <a:ext cx="145" cy="42"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>CHECKED:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>D.R.</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> CMELAK</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="60" name="Rectangle 12">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003C000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1791" y="1786"/>
+                <a:ext cx="145" cy="43"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>TECH:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="61" name="Rectangle 13">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003D000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1791" y="1827"/>
+                <a:ext cx="145" cy="44"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>APPROVED:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>K.</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> FLIERL</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="62" name="Rectangle 14">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1791" y="1870"/>
+                <a:ext cx="145" cy="43"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>ORIGINAL DESIGN:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>K.</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> MALUSIC</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="1" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="63" name="Rectangle 23">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003F000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1500" y="1775"/>
+                <a:ext cx="291" cy="138"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+              <a:effectLst/>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="750" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>THIS</a:t>
+                </a:r>
+                <a:r>
+                  <a:rPr lang="en-US" sz="750" b="1" i="0" strike="noStrike" baseline="0">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t> DOCUMENT AND INFORMATION CONTAINED IN IT ARE CONFIDENTIAL, AND CANNOT BE COPIED OR DISCLOSED IN WHOLE OR IN PART WITHOUT THE EXPRESS WRITTEN CONSENT OF YASKAWA AMERICA INC.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="750" b="1" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="64" name="Rectangle 25">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000040000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1936" y="1701"/>
+                <a:ext cx="121" cy="43"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>DATE:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>01/23/13</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="1000" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="65" name="Rectangle 26">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1936" y="1744"/>
+                <a:ext cx="121" cy="46"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>DATE:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>01/23/13</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="66" name="Rectangle 27">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1936" y="1786"/>
+                <a:ext cx="121" cy="43"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>DATE:</a:t>
+                </a:r>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="67" name="Rectangle 28">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1936" y="1827"/>
+                <a:ext cx="121" cy="45"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>DATE:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>01/23/13</a:t>
+                </a:r>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+          <xdr:sp macro="" textlink="">
+            <xdr:nvSpPr>
+              <xdr:cNvPr id="68" name="Rectangle 29">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000044000000}"/>
+                  </a:ext>
+                </a:extLst>
+              </xdr:cNvPr>
+              <xdr:cNvSpPr>
+                <a:spLocks noChangeArrowheads="1"/>
+              </xdr:cNvSpPr>
+            </xdr:nvSpPr>
+            <xdr:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="1936" y="1870"/>
+                <a:ext cx="121" cy="43"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a:ln>
+            </xdr:spPr>
+            <xdr:txBody>
+              <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="700" b="1" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>DATE:</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="ctr" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                    <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                  </a:rPr>
+                  <a:t>10/17/11</a:t>
+                </a:r>
+              </a:p>
+              <a:p>
+                <a:pPr algn="l" rtl="0">
+                  <a:defRPr sz="1000"/>
+                </a:pPr>
+                <a:endParaRPr lang="en-US" sz="800" b="0" i="0" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
+                </a:endParaRPr>
+              </a:p>
+            </xdr:txBody>
+          </xdr:sp>
+        </xdr:grpSp>
+      </xdr:grpSp>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="50" name="Picture 49">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="4438651" y="15078077"/>
+            <a:ext cx="1764787" cy="295274"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4799,2727 +5411,2692 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q94"/>
+  <dimension ref="A1:W93"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A59" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J78" sqref="J78"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="7.140625" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
     <col min="14" max="14" width="10.140625" customWidth="1"/>
     <col min="15" max="15" width="10.5703125" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" customWidth="1"/>
     <col min="17" max="17" width="10.5703125" customWidth="1"/>
+    <col min="19" max="19" width="8.85546875" customWidth="1"/>
+    <col min="20" max="20" width="47.42578125" bestFit="1" customWidth="1"/>
+    <col min="21" max="23" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
-      <c r="A1" s="161" t="s">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="183" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="162"/>
-[...58 lines deleted...]
-    <row r="4" spans="1:17" ht="15.75" thickBot="1">
+      <c r="B1" s="184"/>
+      <c r="C1" s="184"/>
+      <c r="D1" s="184"/>
+      <c r="E1" s="184"/>
+      <c r="F1" s="184"/>
+      <c r="G1" s="184"/>
+      <c r="H1" s="184"/>
+      <c r="I1" s="184"/>
+      <c r="J1" s="184"/>
+      <c r="K1" s="184"/>
+      <c r="L1" s="184"/>
+      <c r="M1" s="184"/>
+      <c r="N1" s="184"/>
+      <c r="O1" s="184"/>
+      <c r="P1" s="184"/>
+      <c r="Q1" s="185"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A2" s="186" t="s">
+        <v>178</v>
+      </c>
+      <c r="B2" s="187"/>
+      <c r="C2" s="187"/>
+      <c r="D2" s="187"/>
+      <c r="E2" s="187"/>
+      <c r="F2" s="187"/>
+      <c r="G2" s="187"/>
+      <c r="H2" s="187"/>
+      <c r="I2" s="187"/>
+      <c r="J2" s="187"/>
+      <c r="K2" s="187"/>
+      <c r="L2" s="187"/>
+      <c r="M2" s="187"/>
+      <c r="N2" s="187"/>
+      <c r="O2" s="187"/>
+      <c r="P2" s="187"/>
+      <c r="Q2" s="188"/>
+    </row>
+    <row r="3" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="189" t="s">
+        <v>179</v>
+      </c>
+      <c r="B3" s="190"/>
+      <c r="C3" s="190"/>
+      <c r="D3" s="190"/>
+      <c r="E3" s="190"/>
+      <c r="F3" s="190"/>
+      <c r="G3" s="190"/>
+      <c r="H3" s="190"/>
+      <c r="I3" s="190"/>
+      <c r="J3" s="190"/>
+      <c r="K3" s="190"/>
+      <c r="L3" s="190"/>
+      <c r="M3" s="190"/>
+      <c r="N3" s="190"/>
+      <c r="O3" s="190"/>
+      <c r="P3" s="190"/>
+      <c r="Q3" s="191"/>
+    </row>
+    <row r="4" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
-      <c r="P4" s="70"/>
-[...7 lines deleted...]
-      <c r="C5" s="184" t="s">
+      <c r="Q4" s="68"/>
+    </row>
+    <row r="5" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="195" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="191"/>
+      <c r="C5" s="199" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="200"/>
+      <c r="E5" s="200"/>
+      <c r="F5" s="200"/>
+      <c r="G5" s="200"/>
+      <c r="H5" s="200"/>
+      <c r="I5" s="200"/>
+      <c r="J5" s="200"/>
+      <c r="K5" s="200"/>
+      <c r="L5" s="200"/>
+      <c r="M5" s="200"/>
+      <c r="N5" s="201"/>
+      <c r="O5" s="49"/>
+      <c r="Q5" s="68"/>
+    </row>
+    <row r="6" spans="1:17" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="120" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="194"/>
+      <c r="C6" s="196" t="s">
+        <v>112</v>
+      </c>
+      <c r="D6" s="197"/>
+      <c r="E6" s="197"/>
+      <c r="F6" s="197"/>
+      <c r="G6" s="197"/>
+      <c r="H6" s="198"/>
+      <c r="I6" s="196" t="s">
+        <v>113</v>
+      </c>
+      <c r="J6" s="197"/>
+      <c r="K6" s="197"/>
+      <c r="L6" s="197"/>
+      <c r="M6" s="197"/>
+      <c r="N6" s="198"/>
+      <c r="Q6" s="68"/>
+    </row>
+    <row r="7" spans="1:17" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C7" s="162" t="s">
+        <v>109</v>
+      </c>
+      <c r="D7" s="137"/>
+      <c r="E7" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="F7" s="136" t="s">
+        <v>145</v>
+      </c>
+      <c r="G7" s="137"/>
+      <c r="H7" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="162" t="s">
+        <v>110</v>
+      </c>
+      <c r="J7" s="137"/>
+      <c r="K7" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="185"/>
-[...57 lines deleted...]
-      <c r="H7" s="32" t="s">
+      <c r="L7" s="136" t="s">
+        <v>145</v>
+      </c>
+      <c r="M7" s="137"/>
+      <c r="N7" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q7" s="68"/>
+    </row>
+    <row r="8" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="144" t="s">
-[...10 lines deleted...]
-      <c r="N7" s="32" t="s">
+      <c r="B8" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="163" t="s">
+        <v>127</v>
+      </c>
+      <c r="D8" s="164"/>
+      <c r="E8" s="156">
+        <v>15</v>
+      </c>
+      <c r="F8" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="G8" s="139"/>
+      <c r="H8" s="169" t="s">
+        <v>96</v>
+      </c>
+      <c r="I8" s="192" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="139"/>
+      <c r="K8" s="156">
+        <v>20</v>
+      </c>
+      <c r="L8" s="138" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="139"/>
+      <c r="N8" s="169">
+        <v>19</v>
+      </c>
+      <c r="Q8" s="68"/>
+    </row>
+    <row r="9" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="O7" s="70"/>
-[...4 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B9" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="118"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="157"/>
+      <c r="F9" s="140"/>
+      <c r="G9" s="141"/>
+      <c r="H9" s="170"/>
+      <c r="I9" s="193"/>
+      <c r="J9" s="141"/>
+      <c r="K9" s="157"/>
+      <c r="L9" s="140"/>
+      <c r="M9" s="141"/>
+      <c r="N9" s="170"/>
+      <c r="Q9" s="68"/>
+    </row>
+    <row r="10" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="B10" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="145" t="s">
-[...77 lines deleted...]
-    <row r="11" spans="1:17" ht="15" customHeight="1">
+      <c r="C10" s="118"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="157"/>
+      <c r="F10" s="140"/>
+      <c r="G10" s="141"/>
+      <c r="H10" s="170"/>
+      <c r="I10" s="193"/>
+      <c r="J10" s="141"/>
+      <c r="K10" s="157"/>
+      <c r="L10" s="140"/>
+      <c r="M10" s="141"/>
+      <c r="N10" s="170"/>
+      <c r="Q10" s="68"/>
+    </row>
+    <row r="11" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="116"/>
+      <c r="D11" s="117"/>
+      <c r="E11" s="157"/>
+      <c r="F11" s="140"/>
+      <c r="G11" s="141"/>
+      <c r="H11" s="170"/>
+      <c r="I11" s="193"/>
+      <c r="J11" s="141"/>
+      <c r="K11" s="157"/>
+      <c r="L11" s="140"/>
+      <c r="M11" s="141"/>
+      <c r="N11" s="170"/>
+      <c r="Q11" s="68"/>
+    </row>
+    <row r="12" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="172" t="s">
+        <v>128</v>
+      </c>
+      <c r="D12" s="173"/>
+      <c r="E12" s="159">
+        <v>20</v>
+      </c>
+      <c r="F12" s="140"/>
+      <c r="G12" s="141"/>
+      <c r="H12" s="170"/>
+      <c r="I12" s="193"/>
+      <c r="J12" s="141"/>
+      <c r="K12" s="157"/>
+      <c r="L12" s="140"/>
+      <c r="M12" s="141"/>
+      <c r="N12" s="170"/>
+      <c r="Q12" s="68"/>
+    </row>
+    <row r="13" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="3"/>
+      <c r="C13" s="174"/>
+      <c r="D13" s="143"/>
+      <c r="E13" s="160"/>
+      <c r="F13" s="140"/>
+      <c r="G13" s="141"/>
+      <c r="H13" s="170"/>
+      <c r="I13" s="193"/>
+      <c r="J13" s="141"/>
+      <c r="K13" s="157"/>
+      <c r="L13" s="140"/>
+      <c r="M13" s="141"/>
+      <c r="N13" s="170"/>
+      <c r="Q13" s="68"/>
+    </row>
+    <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="135"/>
-[...73 lines deleted...]
-      <c r="D14" s="148"/>
+      <c r="C14" s="165" t="s">
+        <v>129</v>
+      </c>
+      <c r="D14" s="166"/>
       <c r="E14" s="17">
         <v>25</v>
       </c>
-      <c r="F14" s="116"/>
-[...12 lines deleted...]
-    <row r="15" spans="1:17" ht="15" customHeight="1">
+      <c r="F14" s="140"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="170"/>
+      <c r="I14" s="193"/>
+      <c r="J14" s="141"/>
+      <c r="K14" s="157"/>
+      <c r="L14" s="140"/>
+      <c r="M14" s="141"/>
+      <c r="N14" s="170"/>
+      <c r="Q14" s="68"/>
+    </row>
+    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="6"/>
       <c r="B15" s="3" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="D15" s="148"/>
+        <v>32</v>
+      </c>
+      <c r="C15" s="165" t="s">
+        <v>130</v>
+      </c>
+      <c r="D15" s="166"/>
       <c r="E15" s="17">
         <v>35</v>
       </c>
-      <c r="F15" s="116"/>
-[...12 lines deleted...]
-    <row r="16" spans="1:17" ht="15" customHeight="1">
+      <c r="F15" s="140"/>
+      <c r="G15" s="141"/>
+      <c r="H15" s="170"/>
+      <c r="I15" s="193"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="157"/>
+      <c r="L15" s="140"/>
+      <c r="M15" s="141"/>
+      <c r="N15" s="170"/>
+      <c r="Q15" s="68"/>
+    </row>
+    <row r="16" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B16" s="3"/>
-      <c r="C16" s="147" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="148"/>
+      <c r="C16" s="165" t="s">
+        <v>131</v>
+      </c>
+      <c r="D16" s="166"/>
       <c r="E16" s="17">
         <v>40</v>
       </c>
-      <c r="F16" s="116"/>
-[...13 lines deleted...]
-      <c r="A17" s="23"/>
+      <c r="F16" s="140"/>
+      <c r="G16" s="141"/>
+      <c r="H16" s="170"/>
+      <c r="I16" s="174"/>
+      <c r="J16" s="143"/>
+      <c r="K16" s="158"/>
+      <c r="L16" s="142"/>
+      <c r="M16" s="143"/>
+      <c r="N16" s="171"/>
+      <c r="Q16" s="68"/>
+    </row>
+    <row r="17" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="22"/>
       <c r="B17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="165" t="s">
+        <v>117</v>
+      </c>
+      <c r="D17" s="166"/>
+      <c r="E17" s="62">
+        <v>50</v>
+      </c>
+      <c r="F17" s="140"/>
+      <c r="G17" s="141"/>
+      <c r="H17" s="170"/>
+      <c r="I17" s="114" t="s">
+        <v>57</v>
+      </c>
+      <c r="J17" s="115"/>
+      <c r="K17" s="159">
+        <v>45</v>
+      </c>
+      <c r="L17" s="144" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="145"/>
+      <c r="N17" s="177">
+        <v>40</v>
+      </c>
+      <c r="Q17" s="68"/>
+    </row>
+    <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="167" t="s">
+        <v>132</v>
+      </c>
+      <c r="D18" s="168"/>
+      <c r="E18" s="61">
+        <v>60</v>
+      </c>
+      <c r="F18" s="140"/>
+      <c r="G18" s="141"/>
+      <c r="H18" s="170"/>
+      <c r="I18" s="116"/>
+      <c r="J18" s="117"/>
+      <c r="K18" s="160"/>
+      <c r="L18" s="146"/>
+      <c r="M18" s="147"/>
+      <c r="N18" s="178"/>
+      <c r="Q18" s="68"/>
+    </row>
+    <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="C17" s="147" t="s">
+      <c r="C19" s="167" t="s">
+        <v>133</v>
+      </c>
+      <c r="D19" s="168"/>
+      <c r="E19" s="61">
+        <v>70</v>
+      </c>
+      <c r="F19" s="140"/>
+      <c r="G19" s="141"/>
+      <c r="H19" s="170"/>
+      <c r="I19" s="114" t="s">
+        <v>58</v>
+      </c>
+      <c r="J19" s="115"/>
+      <c r="K19" s="159">
+        <v>63</v>
+      </c>
+      <c r="L19" s="144" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="145"/>
+      <c r="N19" s="177">
+        <v>50</v>
+      </c>
+      <c r="Q19" s="68"/>
+    </row>
+    <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="22"/>
+      <c r="B20" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="167" t="s">
+        <v>134</v>
+      </c>
+      <c r="D20" s="168"/>
+      <c r="E20" s="61">
+        <v>80</v>
+      </c>
+      <c r="F20" s="140"/>
+      <c r="G20" s="141"/>
+      <c r="H20" s="170"/>
+      <c r="I20" s="116"/>
+      <c r="J20" s="117"/>
+      <c r="K20" s="160"/>
+      <c r="L20" s="146"/>
+      <c r="M20" s="147"/>
+      <c r="N20" s="178"/>
+      <c r="Q20" s="68"/>
+    </row>
+    <row r="21" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C21" s="114" t="s">
+        <v>135</v>
+      </c>
+      <c r="D21" s="115"/>
+      <c r="E21" s="159">
+        <v>110</v>
+      </c>
+      <c r="F21" s="140"/>
+      <c r="G21" s="141"/>
+      <c r="H21" s="170"/>
+      <c r="I21" s="114" t="s">
+        <v>59</v>
+      </c>
+      <c r="J21" s="115"/>
+      <c r="K21" s="159">
+        <v>100</v>
+      </c>
+      <c r="L21" s="148" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="149"/>
+      <c r="N21" s="177">
+        <v>200</v>
+      </c>
+      <c r="Q21" s="68"/>
+    </row>
+    <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="6"/>
+      <c r="B22" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="175"/>
+      <c r="D22" s="176"/>
+      <c r="E22" s="238"/>
+      <c r="F22" s="140"/>
+      <c r="G22" s="141"/>
+      <c r="H22" s="170"/>
+      <c r="I22" s="118"/>
+      <c r="J22" s="119"/>
+      <c r="K22" s="161"/>
+      <c r="L22" s="150"/>
+      <c r="M22" s="151"/>
+      <c r="N22" s="180"/>
+      <c r="Q22" s="68"/>
+    </row>
+    <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="3"/>
+      <c r="C23" s="116" t="s">
+        <v>136</v>
+      </c>
+      <c r="D23" s="117"/>
+      <c r="E23" s="17">
+        <v>125</v>
+      </c>
+      <c r="F23" s="140"/>
+      <c r="G23" s="141"/>
+      <c r="H23" s="170"/>
+      <c r="I23" s="118"/>
+      <c r="J23" s="119"/>
+      <c r="K23" s="161"/>
+      <c r="L23" s="150"/>
+      <c r="M23" s="151"/>
+      <c r="N23" s="180"/>
+      <c r="Q23" s="68"/>
+    </row>
+    <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4"/>
+      <c r="B24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="114" t="s">
+        <v>116</v>
+      </c>
+      <c r="D24" s="115"/>
+      <c r="E24" s="161">
+        <v>150</v>
+      </c>
+      <c r="F24" s="140"/>
+      <c r="G24" s="141"/>
+      <c r="H24" s="170"/>
+      <c r="I24" s="116"/>
+      <c r="J24" s="117"/>
+      <c r="K24" s="160"/>
+      <c r="L24" s="152"/>
+      <c r="M24" s="153"/>
+      <c r="N24" s="178"/>
+      <c r="Q24" s="68"/>
+    </row>
+    <row r="25" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26"/>
+      <c r="B25" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="118"/>
+      <c r="D25" s="119"/>
+      <c r="E25" s="161"/>
+      <c r="F25" s="140"/>
+      <c r="G25" s="141"/>
+      <c r="H25" s="170"/>
+      <c r="I25" s="114" t="s">
         <v>120</v>
       </c>
-      <c r="D17" s="148"/>
-      <c r="E17" s="64">
+      <c r="J25" s="115"/>
+      <c r="K25" s="159">
+        <v>150</v>
+      </c>
+      <c r="L25" s="148" t="s">
+        <v>65</v>
+      </c>
+      <c r="M25" s="149"/>
+      <c r="N25" s="177">
+        <v>120</v>
+      </c>
+      <c r="Q25" s="68"/>
+    </row>
+    <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="22"/>
+      <c r="B26" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="118"/>
+      <c r="D26" s="119"/>
+      <c r="E26" s="161"/>
+      <c r="F26" s="140"/>
+      <c r="G26" s="141"/>
+      <c r="H26" s="170"/>
+      <c r="I26" s="116"/>
+      <c r="J26" s="117"/>
+      <c r="K26" s="160"/>
+      <c r="L26" s="152"/>
+      <c r="M26" s="153"/>
+      <c r="N26" s="178"/>
+      <c r="Q26" s="68"/>
+    </row>
+    <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="3"/>
+      <c r="C27" s="118"/>
+      <c r="D27" s="119"/>
+      <c r="E27" s="161"/>
+      <c r="F27" s="140"/>
+      <c r="G27" s="141"/>
+      <c r="H27" s="170"/>
+      <c r="I27" s="167" t="s">
+        <v>60</v>
+      </c>
+      <c r="J27" s="168"/>
+      <c r="K27" s="17">
+        <v>115</v>
+      </c>
+      <c r="L27" s="154" t="s">
+        <v>64</v>
+      </c>
+      <c r="M27" s="155"/>
+      <c r="N27" s="3">
+        <v>200</v>
+      </c>
+      <c r="Q27" s="68"/>
+    </row>
+    <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B28" s="3"/>
+      <c r="C28" s="118"/>
+      <c r="D28" s="119"/>
+      <c r="E28" s="161"/>
+      <c r="F28" s="140"/>
+      <c r="G28" s="141"/>
+      <c r="H28" s="170"/>
+      <c r="I28" s="167" t="s">
+        <v>120</v>
+      </c>
+      <c r="J28" s="168"/>
+      <c r="K28" s="17">
+        <v>150</v>
+      </c>
+      <c r="L28" s="154" t="s">
+        <v>65</v>
+      </c>
+      <c r="M28" s="155"/>
+      <c r="N28" s="8">
+        <v>120</v>
+      </c>
+      <c r="Q28" s="68"/>
+    </row>
+    <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="116"/>
+      <c r="D29" s="117"/>
+      <c r="E29" s="160"/>
+      <c r="F29" s="142"/>
+      <c r="G29" s="143"/>
+      <c r="H29" s="171"/>
+      <c r="I29" s="114" t="s">
+        <v>121</v>
+      </c>
+      <c r="J29" s="115"/>
+      <c r="K29" s="159">
+        <v>175</v>
+      </c>
+      <c r="L29" s="148" t="s">
+        <v>52</v>
+      </c>
+      <c r="M29" s="149"/>
+      <c r="N29" s="177">
+        <v>225</v>
+      </c>
+      <c r="Q29" s="68"/>
+    </row>
+    <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="6"/>
+      <c r="B30" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C30" s="114" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="115"/>
+      <c r="E30" s="159">
+        <v>250</v>
+      </c>
+      <c r="F30" s="211" t="s">
+        <v>52</v>
+      </c>
+      <c r="G30" s="212"/>
+      <c r="H30" s="60">
+        <v>225</v>
+      </c>
+      <c r="I30" s="116"/>
+      <c r="J30" s="117"/>
+      <c r="K30" s="160"/>
+      <c r="L30" s="152"/>
+      <c r="M30" s="153"/>
+      <c r="N30" s="178"/>
+      <c r="Q30" s="68"/>
+    </row>
+    <row r="31" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="118"/>
+      <c r="D31" s="119"/>
+      <c r="E31" s="161"/>
+      <c r="F31" s="213" t="s">
+        <v>55</v>
+      </c>
+      <c r="G31" s="214"/>
+      <c r="H31" s="177">
+        <v>225</v>
+      </c>
+      <c r="I31" s="114" t="s">
+        <v>122</v>
+      </c>
+      <c r="J31" s="115"/>
+      <c r="K31" s="159">
+        <v>250</v>
+      </c>
+      <c r="L31" s="181" t="s">
+        <v>55</v>
+      </c>
+      <c r="M31" s="115"/>
+      <c r="N31" s="177">
+        <v>225</v>
+      </c>
+      <c r="Q31" s="68"/>
+    </row>
+    <row r="32" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="116"/>
+      <c r="D32" s="117"/>
+      <c r="E32" s="160"/>
+      <c r="F32" s="215"/>
+      <c r="G32" s="216"/>
+      <c r="H32" s="178"/>
+      <c r="I32" s="116"/>
+      <c r="J32" s="117"/>
+      <c r="K32" s="160"/>
+      <c r="L32" s="182"/>
+      <c r="M32" s="117"/>
+      <c r="N32" s="178"/>
+      <c r="Q32" s="68"/>
+    </row>
+    <row r="33" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="167" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" s="168"/>
+      <c r="E33" s="17">
+        <v>400</v>
+      </c>
+      <c r="F33" s="217" t="s">
+        <v>148</v>
+      </c>
+      <c r="G33" s="115"/>
+      <c r="H33" s="177" t="s">
+        <v>51</v>
+      </c>
+      <c r="I33" s="114" t="s">
+        <v>123</v>
+      </c>
+      <c r="J33" s="115"/>
+      <c r="K33" s="159">
+        <v>400</v>
+      </c>
+      <c r="L33" s="181" t="s">
+        <v>53</v>
+      </c>
+      <c r="M33" s="115"/>
+      <c r="N33" s="177" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q33" s="68"/>
+    </row>
+    <row r="34" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" s="114" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" s="115"/>
+      <c r="E34" s="159">
+        <v>600</v>
+      </c>
+      <c r="F34" s="210"/>
+      <c r="G34" s="119"/>
+      <c r="H34" s="180"/>
+      <c r="I34" s="116"/>
+      <c r="J34" s="117"/>
+      <c r="K34" s="160"/>
+      <c r="L34" s="210"/>
+      <c r="M34" s="119"/>
+      <c r="N34" s="180"/>
+      <c r="Q34" s="68"/>
+    </row>
+    <row r="35" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="26"/>
+      <c r="B35" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="116"/>
+      <c r="D35" s="117"/>
+      <c r="E35" s="160"/>
+      <c r="F35" s="182"/>
+      <c r="G35" s="117"/>
+      <c r="H35" s="178"/>
+      <c r="I35" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="J35" s="115"/>
+      <c r="K35" s="159">
+        <v>600</v>
+      </c>
+      <c r="L35" s="210"/>
+      <c r="M35" s="119"/>
+      <c r="N35" s="180"/>
+      <c r="Q35" s="68"/>
+    </row>
+    <row r="36" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C36" s="114" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" s="115"/>
+      <c r="E36" s="159">
+        <v>600</v>
+      </c>
+      <c r="F36" s="217" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" s="115"/>
+      <c r="H36" s="177" t="s">
+        <v>67</v>
+      </c>
+      <c r="I36" s="118"/>
+      <c r="J36" s="119"/>
+      <c r="K36" s="161"/>
+      <c r="L36" s="210"/>
+      <c r="M36" s="119"/>
+      <c r="N36" s="180"/>
+      <c r="Q36" s="68"/>
+    </row>
+    <row r="37" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C37" s="116"/>
+      <c r="D37" s="117"/>
+      <c r="E37" s="160"/>
+      <c r="F37" s="210"/>
+      <c r="G37" s="119"/>
+      <c r="H37" s="180"/>
+      <c r="I37" s="116"/>
+      <c r="J37" s="117"/>
+      <c r="K37" s="160"/>
+      <c r="L37" s="182"/>
+      <c r="M37" s="117"/>
+      <c r="N37" s="178"/>
+      <c r="Q37" s="68"/>
+    </row>
+    <row r="38" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="12"/>
+      <c r="B38" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="C38" s="114" t="s">
+        <v>126</v>
+      </c>
+      <c r="D38" s="115"/>
+      <c r="E38" s="159">
+        <v>800</v>
+      </c>
+      <c r="F38" s="210"/>
+      <c r="G38" s="119"/>
+      <c r="H38" s="180"/>
+      <c r="I38" s="114" t="s">
+        <v>138</v>
+      </c>
+      <c r="J38" s="115"/>
+      <c r="K38" s="159">
+        <v>800</v>
+      </c>
+      <c r="L38" s="181" t="s">
+        <v>54</v>
+      </c>
+      <c r="M38" s="115"/>
+      <c r="N38" s="177" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q38" s="68"/>
+    </row>
+    <row r="39" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C39" s="118"/>
+      <c r="D39" s="119"/>
+      <c r="E39" s="161"/>
+      <c r="F39" s="210"/>
+      <c r="G39" s="119"/>
+      <c r="H39" s="180"/>
+      <c r="I39" s="116"/>
+      <c r="J39" s="117"/>
+      <c r="K39" s="160"/>
+      <c r="L39" s="182"/>
+      <c r="M39" s="117"/>
+      <c r="N39" s="179"/>
+      <c r="Q39" s="68"/>
+    </row>
+    <row r="40" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="5"/>
+      <c r="B40" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="F17" s="116"/>
-[...6 lines deleted...]
-      <c r="K17" s="191">
+      <c r="C40" s="206"/>
+      <c r="D40" s="207"/>
+      <c r="E40" s="222"/>
+      <c r="F40" s="218"/>
+      <c r="G40" s="207"/>
+      <c r="H40" s="221"/>
+      <c r="I40" s="208" t="s">
+        <v>137</v>
+      </c>
+      <c r="J40" s="209"/>
+      <c r="K40" s="16">
+        <v>1000</v>
+      </c>
+      <c r="L40" s="224" t="s">
+        <v>66</v>
+      </c>
+      <c r="M40" s="209"/>
+      <c r="N40" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q40" s="68"/>
+    </row>
+    <row r="41" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="24"/>
+      <c r="B41" s="27"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
+      <c r="N41" s="28"/>
+      <c r="O41" s="29"/>
+      <c r="P41" s="29"/>
+      <c r="Q41" s="53"/>
+    </row>
+    <row r="42" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="51"/>
+      <c r="B42" s="52"/>
+      <c r="C42" s="52"/>
+      <c r="D42" s="52"/>
+      <c r="E42" s="52"/>
+      <c r="F42" s="52"/>
+      <c r="G42" s="52"/>
+      <c r="H42" s="52"/>
+      <c r="I42" s="52"/>
+      <c r="J42" s="52"/>
+      <c r="K42" s="52"/>
+      <c r="L42" s="52"/>
+      <c r="M42" s="52"/>
+      <c r="N42" s="52"/>
+      <c r="O42" s="52"/>
+      <c r="P42" s="52"/>
+      <c r="Q42" s="54"/>
+    </row>
+    <row r="43" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="202" t="s">
+        <v>70</v>
+      </c>
+      <c r="B43" s="203"/>
+      <c r="C43" s="202" t="s">
+        <v>69</v>
+      </c>
+      <c r="D43" s="223"/>
+      <c r="E43" s="223"/>
+      <c r="F43" s="223"/>
+      <c r="G43" s="223"/>
+      <c r="H43" s="223"/>
+      <c r="I43" s="223"/>
+      <c r="J43" s="223"/>
+      <c r="K43" s="203"/>
+      <c r="L43" s="196" t="s">
+        <v>88</v>
+      </c>
+      <c r="M43" s="198"/>
+      <c r="N43" s="202" t="s">
+        <v>92</v>
+      </c>
+      <c r="O43" s="223"/>
+      <c r="P43" s="223"/>
+      <c r="Q43" s="203"/>
+    </row>
+    <row r="44" spans="1:17" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="204" t="s">
+        <v>139</v>
+      </c>
+      <c r="B44" s="205"/>
+      <c r="C44" s="120" t="s">
+        <v>143</v>
+      </c>
+      <c r="D44" s="197"/>
+      <c r="E44" s="197"/>
+      <c r="F44" s="120" t="s">
+        <v>146</v>
+      </c>
+      <c r="G44" s="121"/>
+      <c r="H44" s="122"/>
+      <c r="I44" s="120" t="s">
+        <v>147</v>
+      </c>
+      <c r="J44" s="121"/>
+      <c r="K44" s="122"/>
+      <c r="L44" s="196" t="s">
+        <v>89</v>
+      </c>
+      <c r="M44" s="198"/>
+      <c r="N44" s="120" t="s">
+        <v>176</v>
+      </c>
+      <c r="O44" s="198"/>
+      <c r="P44" s="219" t="s">
+        <v>144</v>
+      </c>
+      <c r="Q44" s="220"/>
+    </row>
+    <row r="45" spans="1:17" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D45" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="F45" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="G45" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="H45" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="I45" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="J45" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="K45" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="L45" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="M45" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="N45" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="O45" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="P45" s="71" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q45" s="31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="63"/>
+      <c r="B46" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="C46" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="108" t="s">
+        <v>73</v>
+      </c>
+      <c r="E46" s="110">
+        <v>15</v>
+      </c>
+      <c r="F46" s="64" t="s">
+        <v>157</v>
+      </c>
+      <c r="G46" s="108" t="s">
+        <v>73</v>
+      </c>
+      <c r="H46" s="110">
+        <v>15</v>
+      </c>
+      <c r="I46" s="236" t="s">
+        <v>166</v>
+      </c>
+      <c r="J46" s="124" t="s">
+        <v>160</v>
+      </c>
+      <c r="K46" s="125">
+        <v>15</v>
+      </c>
+      <c r="L46" s="64" t="s">
+        <v>71</v>
+      </c>
+      <c r="M46" s="57">
+        <v>35</v>
+      </c>
+      <c r="N46" s="227" t="s">
+        <v>94</v>
+      </c>
+      <c r="O46" s="110" t="s">
+        <v>93</v>
+      </c>
+      <c r="P46" s="225" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q46" s="226">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D47" s="92"/>
+      <c r="E47" s="104"/>
+      <c r="F47" s="66" t="s">
+        <v>86</v>
+      </c>
+      <c r="G47" s="92"/>
+      <c r="H47" s="104"/>
+      <c r="I47" s="237"/>
+      <c r="J47" s="123"/>
+      <c r="K47" s="126"/>
+      <c r="L47" s="65"/>
+      <c r="M47" s="58"/>
+      <c r="N47" s="111"/>
+      <c r="O47" s="104"/>
+      <c r="P47" s="89"/>
+      <c r="Q47" s="95"/>
+    </row>
+    <row r="48" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="89" t="s">
+        <v>74</v>
+      </c>
+      <c r="D48" s="92"/>
+      <c r="E48" s="104"/>
+      <c r="F48" s="106" t="s">
+        <v>72</v>
+      </c>
+      <c r="G48" s="92"/>
+      <c r="H48" s="104"/>
+      <c r="I48" s="237"/>
+      <c r="J48" s="123"/>
+      <c r="K48" s="126"/>
+      <c r="L48" s="65"/>
+      <c r="M48" s="58"/>
+      <c r="N48" s="111"/>
+      <c r="O48" s="104"/>
+      <c r="P48" s="89"/>
+      <c r="Q48" s="95"/>
+    </row>
+    <row r="49" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="C49" s="89"/>
+      <c r="D49" s="92"/>
+      <c r="E49" s="104"/>
+      <c r="F49" s="113"/>
+      <c r="G49" s="92"/>
+      <c r="H49" s="104"/>
+      <c r="I49" s="237"/>
+      <c r="J49" s="123"/>
+      <c r="K49" s="126"/>
+      <c r="L49" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="M49" s="58" t="s">
+        <v>107</v>
+      </c>
+      <c r="N49" s="111"/>
+      <c r="O49" s="104"/>
+      <c r="P49" s="89"/>
+      <c r="Q49" s="95"/>
+    </row>
+    <row r="50" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="40" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C50" s="89"/>
+      <c r="D50" s="92"/>
+      <c r="E50" s="104"/>
+      <c r="F50" s="106" t="s">
+        <v>150</v>
+      </c>
+      <c r="G50" s="92"/>
+      <c r="H50" s="104"/>
+      <c r="I50" s="237"/>
+      <c r="J50" s="123"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="65"/>
+      <c r="M50" s="58"/>
+      <c r="N50" s="111"/>
+      <c r="O50" s="104"/>
+      <c r="P50" s="89"/>
+      <c r="Q50" s="95"/>
+    </row>
+    <row r="51" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="B51" s="39"/>
+      <c r="C51" s="89"/>
+      <c r="D51" s="92"/>
+      <c r="E51" s="104"/>
+      <c r="F51" s="113"/>
+      <c r="G51" s="92"/>
+      <c r="H51" s="104"/>
+      <c r="I51" s="237"/>
+      <c r="J51" s="123"/>
+      <c r="K51" s="126"/>
+      <c r="L51" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="M51" s="58"/>
+      <c r="N51" s="111"/>
+      <c r="O51" s="104"/>
+      <c r="P51" s="89"/>
+      <c r="Q51" s="95"/>
+    </row>
+    <row r="52" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B52" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C52" s="89"/>
+      <c r="D52" s="92"/>
+      <c r="E52" s="104"/>
+      <c r="F52" s="66" t="s">
+        <v>151</v>
+      </c>
+      <c r="G52" s="92"/>
+      <c r="H52" s="104"/>
+      <c r="I52" s="237"/>
+      <c r="J52" s="123"/>
+      <c r="K52" s="126"/>
+      <c r="L52" s="65">
+        <v>8</v>
+      </c>
+      <c r="M52" s="58">
+        <v>40</v>
+      </c>
+      <c r="N52" s="111"/>
+      <c r="O52" s="104"/>
+      <c r="P52" s="89"/>
+      <c r="Q52" s="95"/>
+    </row>
+    <row r="53" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="38"/>
+      <c r="B53" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C53" s="89"/>
+      <c r="D53" s="92"/>
+      <c r="E53" s="104"/>
+      <c r="F53" s="66" t="s">
+        <v>158</v>
+      </c>
+      <c r="G53" s="92"/>
+      <c r="H53" s="104"/>
+      <c r="I53" s="237" t="s">
+        <v>167</v>
+      </c>
+      <c r="J53" s="123" t="s">
+        <v>73</v>
+      </c>
+      <c r="K53" s="126"/>
+      <c r="L53" s="65"/>
+      <c r="M53" s="58"/>
+      <c r="N53" s="111"/>
+      <c r="O53" s="104"/>
+      <c r="P53" s="89"/>
+      <c r="Q53" s="95"/>
+    </row>
+    <row r="54" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="B54" s="39"/>
+      <c r="C54" s="89"/>
+      <c r="D54" s="92"/>
+      <c r="E54" s="104"/>
+      <c r="F54" s="66" t="s">
+        <v>159</v>
+      </c>
+      <c r="G54" s="92"/>
+      <c r="H54" s="104"/>
+      <c r="I54" s="237"/>
+      <c r="J54" s="123"/>
+      <c r="K54" s="126"/>
+      <c r="L54" s="65"/>
+      <c r="M54" s="58"/>
+      <c r="N54" s="111"/>
+      <c r="O54" s="104"/>
+      <c r="P54" s="89"/>
+      <c r="Q54" s="95"/>
+    </row>
+    <row r="55" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" s="74" t="s">
+        <v>33</v>
+      </c>
+      <c r="C55" s="89"/>
+      <c r="D55" s="92"/>
+      <c r="E55" s="104"/>
+      <c r="F55" s="66" t="s">
+        <v>152</v>
+      </c>
+      <c r="G55" s="92"/>
+      <c r="H55" s="104"/>
+      <c r="I55" s="66" t="s">
+        <v>168</v>
+      </c>
+      <c r="J55" s="123" t="s">
+        <v>163</v>
+      </c>
+      <c r="K55" s="126">
+        <v>20</v>
+      </c>
+      <c r="L55" s="65"/>
+      <c r="M55" s="58"/>
+      <c r="N55" s="111"/>
+      <c r="O55" s="104"/>
+      <c r="P55" s="89"/>
+      <c r="Q55" s="95"/>
+    </row>
+    <row r="56" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C56" s="97"/>
+      <c r="D56" s="98"/>
+      <c r="E56" s="131"/>
+      <c r="F56" s="106" t="s">
+        <v>153</v>
+      </c>
+      <c r="G56" s="92"/>
+      <c r="H56" s="104"/>
+      <c r="I56" s="66" t="s">
+        <v>169</v>
+      </c>
+      <c r="J56" s="123"/>
+      <c r="K56" s="126"/>
+      <c r="L56" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="M56" s="58" t="s">
+        <v>107</v>
+      </c>
+      <c r="N56" s="111"/>
+      <c r="O56" s="104"/>
+      <c r="P56" s="89"/>
+      <c r="Q56" s="95"/>
+    </row>
+    <row r="57" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="38"/>
+      <c r="B57" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C57" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="D57" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="E57" s="103">
+        <v>70</v>
+      </c>
+      <c r="F57" s="113"/>
+      <c r="G57" s="92"/>
+      <c r="H57" s="104"/>
+      <c r="I57" s="112" t="s">
+        <v>170</v>
+      </c>
+      <c r="J57" s="123" t="s">
+        <v>76</v>
+      </c>
+      <c r="K57" s="126">
+        <v>70</v>
+      </c>
+      <c r="L57" s="65"/>
+      <c r="M57" s="58"/>
+      <c r="N57" s="111"/>
+      <c r="O57" s="104"/>
+      <c r="P57" s="89"/>
+      <c r="Q57" s="95"/>
+    </row>
+    <row r="58" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="42"/>
+      <c r="B58" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="C58" s="97"/>
+      <c r="D58" s="92"/>
+      <c r="E58" s="104"/>
+      <c r="F58" s="106" t="s">
+        <v>154</v>
+      </c>
+      <c r="G58" s="92"/>
+      <c r="H58" s="104"/>
+      <c r="I58" s="112"/>
+      <c r="J58" s="123"/>
+      <c r="K58" s="126"/>
+      <c r="L58" s="65"/>
+      <c r="M58" s="58"/>
+      <c r="N58" s="111"/>
+      <c r="O58" s="104"/>
+      <c r="P58" s="89"/>
+      <c r="Q58" s="95"/>
+    </row>
+    <row r="59" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" s="41"/>
+      <c r="C59" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="D59" s="92"/>
+      <c r="E59" s="104"/>
+      <c r="F59" s="113"/>
+      <c r="G59" s="92"/>
+      <c r="H59" s="104"/>
+      <c r="I59" s="106" t="s">
+        <v>171</v>
+      </c>
+      <c r="J59" s="123"/>
+      <c r="K59" s="126"/>
+      <c r="L59" s="43"/>
+      <c r="M59" s="58"/>
+      <c r="N59" s="111"/>
+      <c r="O59" s="104"/>
+      <c r="P59" s="89"/>
+      <c r="Q59" s="95"/>
+    </row>
+    <row r="60" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="C60" s="88" t="s">
+        <v>77</v>
+      </c>
+      <c r="D60" s="92"/>
+      <c r="E60" s="104"/>
+      <c r="F60" s="106" t="s">
+        <v>155</v>
+      </c>
+      <c r="G60" s="92"/>
+      <c r="H60" s="104"/>
+      <c r="I60" s="111"/>
+      <c r="J60" s="123"/>
+      <c r="K60" s="126"/>
+      <c r="L60" s="76" t="s">
+        <v>90</v>
+      </c>
+      <c r="M60" s="58">
         <v>45</v>
       </c>
-      <c r="L17" s="120" t="s">
-[...3 lines deleted...]
-      <c r="N17" s="178">
+      <c r="N60" s="111"/>
+      <c r="O60" s="104"/>
+      <c r="P60" s="89"/>
+      <c r="Q60" s="95"/>
+    </row>
+    <row r="61" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="38"/>
+      <c r="B61" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C61" s="239"/>
+      <c r="D61" s="109"/>
+      <c r="E61" s="105"/>
+      <c r="F61" s="107"/>
+      <c r="G61" s="109"/>
+      <c r="H61" s="105"/>
+      <c r="I61" s="107"/>
+      <c r="J61" s="123"/>
+      <c r="K61" s="126"/>
+      <c r="L61" s="76"/>
+      <c r="M61" s="58"/>
+      <c r="N61" s="111"/>
+      <c r="O61" s="104"/>
+      <c r="P61" s="89"/>
+      <c r="Q61" s="95"/>
+    </row>
+    <row r="62" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="38"/>
+      <c r="B62" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="C62" s="88" t="s">
+        <v>78</v>
+      </c>
+      <c r="D62" s="230" t="s">
+        <v>79</v>
+      </c>
+      <c r="E62" s="103">
+        <v>100</v>
+      </c>
+      <c r="F62" s="72" t="s">
+        <v>87</v>
+      </c>
+      <c r="G62" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="H62" s="103">
+        <v>70</v>
+      </c>
+      <c r="I62" s="66" t="s">
+        <v>172</v>
+      </c>
+      <c r="J62" s="123"/>
+      <c r="K62" s="126"/>
+      <c r="L62" s="65"/>
+      <c r="M62" s="58"/>
+      <c r="N62" s="111"/>
+      <c r="O62" s="104"/>
+      <c r="P62" s="89"/>
+      <c r="Q62" s="95"/>
+    </row>
+    <row r="63" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B63" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C63" s="97"/>
+      <c r="D63" s="98"/>
+      <c r="E63" s="131"/>
+      <c r="F63" s="73"/>
+      <c r="G63" s="92"/>
+      <c r="H63" s="104"/>
+      <c r="I63" s="67" t="s">
+        <v>173</v>
+      </c>
+      <c r="J63" s="75" t="s">
+        <v>164</v>
+      </c>
+      <c r="K63" s="126">
+        <v>100</v>
+      </c>
+      <c r="L63" s="43"/>
+      <c r="M63" s="58"/>
+      <c r="N63" s="111"/>
+      <c r="O63" s="104"/>
+      <c r="P63" s="89"/>
+      <c r="Q63" s="95"/>
+    </row>
+    <row r="64" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="B64" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="O17" s="70"/>
-[...58 lines deleted...]
-      <c r="N19" s="178">
+      <c r="C64" s="67" t="s">
+        <v>80</v>
+      </c>
+      <c r="D64" s="231" t="s">
+        <v>81</v>
+      </c>
+      <c r="E64" s="94">
+        <v>200</v>
+      </c>
+      <c r="F64" s="56" t="s">
+        <v>75</v>
+      </c>
+      <c r="G64" s="92"/>
+      <c r="H64" s="104"/>
+      <c r="I64" s="112" t="s">
+        <v>174</v>
+      </c>
+      <c r="J64" s="123" t="s">
+        <v>162</v>
+      </c>
+      <c r="K64" s="126"/>
+      <c r="L64" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="M64" s="58" t="s">
+        <v>107</v>
+      </c>
+      <c r="N64" s="111"/>
+      <c r="O64" s="104"/>
+      <c r="P64" s="89"/>
+      <c r="Q64" s="95"/>
+    </row>
+    <row r="65" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="B65" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="C65" s="88" t="s">
+        <v>82</v>
+      </c>
+      <c r="D65" s="232"/>
+      <c r="E65" s="95"/>
+      <c r="F65" s="67" t="s">
+        <v>77</v>
+      </c>
+      <c r="G65" s="98"/>
+      <c r="H65" s="131"/>
+      <c r="I65" s="112"/>
+      <c r="J65" s="123"/>
+      <c r="K65" s="126"/>
+      <c r="L65" s="65"/>
+      <c r="M65" s="58"/>
+      <c r="N65" s="111"/>
+      <c r="O65" s="104"/>
+      <c r="P65" s="89"/>
+      <c r="Q65" s="95"/>
+    </row>
+    <row r="66" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" s="41"/>
+      <c r="C66" s="97"/>
+      <c r="D66" s="233"/>
+      <c r="E66" s="99"/>
+      <c r="F66" s="67" t="s">
+        <v>156</v>
+      </c>
+      <c r="G66" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="H66" s="55">
+        <v>100</v>
+      </c>
+      <c r="I66" s="112"/>
+      <c r="J66" s="123"/>
+      <c r="K66" s="126"/>
+      <c r="L66" s="65"/>
+      <c r="M66" s="58"/>
+      <c r="N66" s="111"/>
+      <c r="O66" s="104"/>
+      <c r="P66" s="89"/>
+      <c r="Q66" s="95"/>
+    </row>
+    <row r="67" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="B67" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" s="234" t="s">
+        <v>142</v>
+      </c>
+      <c r="E67" s="94">
+        <v>275</v>
+      </c>
+      <c r="F67" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="G67" s="132" t="s">
+        <v>81</v>
+      </c>
+      <c r="H67" s="94">
+        <v>200</v>
+      </c>
+      <c r="I67" s="112"/>
+      <c r="J67" s="123"/>
+      <c r="K67" s="126"/>
+      <c r="L67" s="65"/>
+      <c r="M67" s="58"/>
+      <c r="N67" s="111"/>
+      <c r="O67" s="104"/>
+      <c r="P67" s="89"/>
+      <c r="Q67" s="95"/>
+    </row>
+    <row r="68" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="44"/>
+      <c r="B68" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C68" s="97"/>
+      <c r="D68" s="235"/>
+      <c r="E68" s="99"/>
+      <c r="F68" s="97"/>
+      <c r="G68" s="133"/>
+      <c r="H68" s="95"/>
+      <c r="I68" s="112"/>
+      <c r="J68" s="123"/>
+      <c r="K68" s="126"/>
+      <c r="L68" s="73">
+        <v>2</v>
+      </c>
+      <c r="M68" s="59">
         <v>50</v>
       </c>
-      <c r="O19" s="70"/>
-[...72 lines deleted...]
-      <c r="E22" s="17">
+      <c r="N68" s="111"/>
+      <c r="O68" s="104"/>
+      <c r="P68" s="89"/>
+      <c r="Q68" s="95"/>
+    </row>
+    <row r="69" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B69" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="C69" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="D69" s="91" t="s">
+        <v>165</v>
+      </c>
+      <c r="E69" s="94" t="s">
+        <v>104</v>
+      </c>
+      <c r="F69" s="88" t="s">
+        <v>82</v>
+      </c>
+      <c r="G69" s="133"/>
+      <c r="H69" s="95"/>
+      <c r="I69" s="88" t="s">
+        <v>175</v>
+      </c>
+      <c r="J69" s="123" t="s">
+        <v>161</v>
+      </c>
+      <c r="K69" s="129" t="s">
+        <v>104</v>
+      </c>
+      <c r="L69" s="88" t="s">
+        <v>91</v>
+      </c>
+      <c r="M69" s="94">
+        <v>120</v>
+      </c>
+      <c r="N69" s="111"/>
+      <c r="O69" s="104"/>
+      <c r="P69" s="89"/>
+      <c r="Q69" s="95"/>
+    </row>
+    <row r="70" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="41"/>
+      <c r="C70" s="89"/>
+      <c r="D70" s="92"/>
+      <c r="E70" s="95"/>
+      <c r="F70" s="89"/>
+      <c r="G70" s="134"/>
+      <c r="H70" s="99"/>
+      <c r="I70" s="89"/>
+      <c r="J70" s="127"/>
+      <c r="K70" s="129"/>
+      <c r="L70" s="89"/>
+      <c r="M70" s="95"/>
+      <c r="N70" s="111"/>
+      <c r="O70" s="104"/>
+      <c r="P70" s="89"/>
+      <c r="Q70" s="95"/>
+    </row>
+    <row r="71" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="38"/>
+      <c r="B71" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="C71" s="67" t="s">
+        <v>85</v>
+      </c>
+      <c r="D71" s="98"/>
+      <c r="E71" s="99"/>
+      <c r="F71" s="88" t="s">
+        <v>83</v>
+      </c>
+      <c r="G71" s="91" t="s">
+        <v>142</v>
+      </c>
+      <c r="H71" s="94">
+        <v>275</v>
+      </c>
+      <c r="I71" s="89"/>
+      <c r="J71" s="127"/>
+      <c r="K71" s="129"/>
+      <c r="L71" s="89"/>
+      <c r="M71" s="95"/>
+      <c r="N71" s="111"/>
+      <c r="O71" s="104"/>
+      <c r="P71" s="89"/>
+      <c r="Q71" s="95"/>
+    </row>
+    <row r="72" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B72" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C72" s="89" t="s">
+        <v>180</v>
+      </c>
+      <c r="D72" s="92" t="s">
+        <v>165</v>
+      </c>
+      <c r="E72" s="95" t="s">
+        <v>104</v>
+      </c>
+      <c r="F72" s="89"/>
+      <c r="G72" s="133"/>
+      <c r="H72" s="95"/>
+      <c r="I72" s="89"/>
+      <c r="J72" s="127"/>
+      <c r="K72" s="129"/>
+      <c r="L72" s="89"/>
+      <c r="M72" s="95"/>
+      <c r="N72" s="111"/>
+      <c r="O72" s="104"/>
+      <c r="P72" s="89"/>
+      <c r="Q72" s="95"/>
+    </row>
+    <row r="73" spans="1:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="B73" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="C73" s="97"/>
+      <c r="D73" s="98"/>
+      <c r="E73" s="99"/>
+      <c r="F73" s="97"/>
+      <c r="G73" s="134"/>
+      <c r="H73" s="99"/>
+      <c r="I73" s="89"/>
+      <c r="J73" s="127"/>
+      <c r="K73" s="129"/>
+      <c r="L73" s="97"/>
+      <c r="M73" s="99"/>
+      <c r="N73" s="111"/>
+      <c r="O73" s="104"/>
+      <c r="P73" s="89"/>
+      <c r="Q73" s="95"/>
+    </row>
+    <row r="74" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="37"/>
+      <c r="B74" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="C74" s="88" t="s">
+        <v>194</v>
+      </c>
+      <c r="D74" s="91" t="s">
+        <v>141</v>
+      </c>
+      <c r="E74" s="94" t="s">
+        <v>105</v>
+      </c>
+      <c r="F74" s="88" t="s">
+        <v>84</v>
+      </c>
+      <c r="G74" s="91" t="s">
+        <v>161</v>
+      </c>
+      <c r="H74" s="94" t="s">
+        <v>104</v>
+      </c>
+      <c r="I74" s="89"/>
+      <c r="J74" s="127"/>
+      <c r="K74" s="129"/>
+      <c r="L74" s="88" t="s">
         <v>125</v>
       </c>
-      <c r="F22" s="116"/>
-[...385 lines deleted...]
-      <c r="B36" s="3" t="s">
+      <c r="M74" s="94">
+        <v>275</v>
+      </c>
+      <c r="N74" s="111"/>
+      <c r="O74" s="104"/>
+      <c r="P74" s="89"/>
+      <c r="Q74" s="95"/>
+    </row>
+    <row r="75" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="37"/>
+      <c r="B75" s="46" t="s">
         <v>49</v>
       </c>
-      <c r="C36" s="135"/>
-[...17 lines deleted...]
-      <c r="B37" s="26" t="s">
+      <c r="C75" s="89"/>
+      <c r="D75" s="92"/>
+      <c r="E75" s="95"/>
+      <c r="F75" s="89"/>
+      <c r="G75" s="133"/>
+      <c r="H75" s="95"/>
+      <c r="I75" s="89"/>
+      <c r="J75" s="127"/>
+      <c r="K75" s="129"/>
+      <c r="L75" s="89"/>
+      <c r="M75" s="95"/>
+      <c r="N75" s="111"/>
+      <c r="O75" s="104"/>
+      <c r="P75" s="89"/>
+      <c r="Q75" s="95"/>
+    </row>
+    <row r="76" spans="1:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="47"/>
+      <c r="B76" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="C37" s="133" t="s">
-[...1151 lines deleted...]
-    <row r="78" spans="1:17" ht="15" customHeight="1">
+      <c r="C76" s="90"/>
+      <c r="D76" s="93"/>
+      <c r="E76" s="96"/>
+      <c r="F76" s="90"/>
+      <c r="G76" s="135"/>
+      <c r="H76" s="96"/>
+      <c r="I76" s="90"/>
+      <c r="J76" s="128"/>
+      <c r="K76" s="130"/>
+      <c r="L76" s="90"/>
+      <c r="M76" s="96"/>
+      <c r="N76" s="228"/>
+      <c r="O76" s="229"/>
+      <c r="P76" s="90"/>
+      <c r="Q76" s="96"/>
+    </row>
+    <row r="77" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="21"/>
+      <c r="B77" s="20"/>
+      <c r="C77" s="20"/>
+      <c r="D77" s="20"/>
+      <c r="E77" s="20"/>
+      <c r="F77" s="20"/>
+      <c r="G77" s="20"/>
+      <c r="H77" s="20"/>
+      <c r="I77" s="20"/>
+      <c r="J77" s="20"/>
+      <c r="K77" s="20"/>
+      <c r="L77" s="20"/>
+      <c r="M77" s="20"/>
+      <c r="N77" s="20"/>
+      <c r="O77" s="20"/>
+      <c r="P77" s="20"/>
+      <c r="Q77" s="77"/>
+    </row>
+    <row r="78" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="1"/>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
       <c r="D78" s="2"/>
       <c r="E78" s="2"/>
       <c r="F78" s="2"/>
       <c r="G78" s="2"/>
       <c r="H78" s="2"/>
       <c r="I78" s="2"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
       <c r="P78" s="2"/>
-      <c r="Q78" s="81"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:17" ht="15" customHeight="1">
+      <c r="Q78" s="78"/>
+    </row>
+    <row r="79" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="1"/>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
       <c r="D79" s="2"/>
       <c r="E79" s="2"/>
       <c r="F79" s="2"/>
       <c r="G79" s="2"/>
       <c r="H79" s="2"/>
       <c r="I79" s="2"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2"/>
       <c r="M79" s="2"/>
       <c r="N79" s="2"/>
       <c r="O79" s="2"/>
       <c r="P79" s="2"/>
-      <c r="Q79" s="81"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:17" ht="15" customHeight="1">
+      <c r="Q79" s="78"/>
+    </row>
+    <row r="80" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="1"/>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
       <c r="D80" s="2"/>
       <c r="E80" s="2"/>
       <c r="F80" s="2"/>
       <c r="G80" s="2"/>
       <c r="H80" s="2"/>
       <c r="I80" s="2"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
       <c r="M80" s="2"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
       <c r="P80" s="2"/>
-      <c r="Q80" s="81"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:17" ht="15" customHeight="1">
+      <c r="Q80" s="78"/>
+    </row>
+    <row r="81" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="1"/>
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
       <c r="D81" s="2"/>
       <c r="E81" s="2"/>
       <c r="F81" s="2"/>
       <c r="G81" s="2"/>
       <c r="H81" s="2"/>
       <c r="I81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
       <c r="N81" s="2"/>
       <c r="O81" s="2"/>
       <c r="P81" s="2"/>
-      <c r="Q81" s="81"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:17" ht="15" customHeight="1">
+      <c r="Q81" s="78"/>
+    </row>
+    <row r="82" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="1"/>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
       <c r="D82" s="2"/>
       <c r="E82" s="2"/>
       <c r="F82" s="2"/>
       <c r="G82" s="2"/>
       <c r="H82" s="2"/>
       <c r="I82" s="2"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
       <c r="L82" s="2"/>
       <c r="M82" s="2"/>
       <c r="N82" s="2"/>
       <c r="O82" s="2"/>
       <c r="P82" s="2"/>
-      <c r="Q82" s="81"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:17" ht="15" customHeight="1">
+      <c r="Q82" s="78"/>
+    </row>
+    <row r="83" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="1"/>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
       <c r="D83" s="2"/>
       <c r="E83" s="2"/>
       <c r="F83" s="2"/>
       <c r="G83" s="2"/>
       <c r="H83" s="2"/>
       <c r="I83" s="2"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="2"/>
       <c r="M83" s="2"/>
       <c r="N83" s="2"/>
       <c r="O83" s="2"/>
       <c r="P83" s="2"/>
-      <c r="Q83" s="81"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:17" ht="15" customHeight="1">
+      <c r="Q83" s="78"/>
+    </row>
+    <row r="84" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="1"/>
       <c r="B84" s="2"/>
       <c r="C84" s="2"/>
       <c r="D84" s="2"/>
       <c r="E84" s="2"/>
       <c r="F84" s="2"/>
       <c r="G84" s="2"/>
       <c r="H84" s="2"/>
       <c r="I84" s="2"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
       <c r="M84" s="2"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
       <c r="P84" s="2"/>
-      <c r="Q84" s="81"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:17" ht="15" customHeight="1">
+      <c r="Q84" s="78"/>
+    </row>
+    <row r="85" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="1"/>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
       <c r="D85" s="2"/>
       <c r="E85" s="2"/>
       <c r="F85" s="2"/>
       <c r="G85" s="2"/>
       <c r="H85" s="2"/>
       <c r="I85" s="2"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="N85" s="2"/>
       <c r="O85" s="2"/>
       <c r="P85" s="2"/>
-      <c r="Q85" s="81"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:17" ht="15" customHeight="1">
+      <c r="Q85" s="78"/>
+    </row>
+    <row r="86" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="1"/>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
       <c r="D86" s="2"/>
       <c r="E86" s="2"/>
       <c r="F86" s="2"/>
       <c r="G86" s="2"/>
       <c r="H86" s="2"/>
       <c r="I86" s="2"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
       <c r="M86" s="2"/>
       <c r="N86" s="2"/>
       <c r="O86" s="2"/>
       <c r="P86" s="2"/>
-      <c r="Q86" s="81"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:17" ht="15" customHeight="1">
+      <c r="Q86" s="78"/>
+    </row>
+    <row r="87" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="1"/>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
       <c r="D87" s="2"/>
       <c r="E87" s="2"/>
       <c r="F87" s="2"/>
       <c r="G87" s="2"/>
       <c r="H87" s="2"/>
       <c r="I87" s="2"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2"/>
       <c r="N87" s="2"/>
       <c r="O87" s="2"/>
       <c r="P87" s="2"/>
-      <c r="Q87" s="81"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:17" ht="15" customHeight="1">
+      <c r="Q87" s="78"/>
+    </row>
+    <row r="88" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="1"/>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
       <c r="D88" s="2"/>
       <c r="E88" s="2"/>
       <c r="F88" s="2"/>
       <c r="G88" s="2"/>
       <c r="H88" s="2"/>
       <c r="I88" s="2"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="2"/>
       <c r="M88" s="2"/>
       <c r="N88" s="2"/>
       <c r="O88" s="2"/>
       <c r="P88" s="2"/>
-      <c r="Q88" s="81"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:17" ht="15" customHeight="1">
+      <c r="Q88" s="78"/>
+    </row>
+    <row r="89" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A89" s="1"/>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
       <c r="D89" s="2"/>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
       <c r="M89" s="2"/>
       <c r="N89" s="2"/>
       <c r="O89" s="2"/>
       <c r="P89" s="2"/>
-      <c r="Q89" s="81"/>
-[...94 lines deleted...]
-      <c r="Q94" s="21"/>
+      <c r="Q89" s="78"/>
+      <c r="S89" s="100" t="s">
+        <v>181</v>
+      </c>
+      <c r="T89" s="101"/>
+      <c r="U89" s="101"/>
+      <c r="V89" s="101"/>
+      <c r="W89" s="102"/>
+    </row>
+    <row r="90" spans="1:23" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="1"/>
+      <c r="B90" s="2"/>
+      <c r="C90" s="2"/>
+      <c r="D90" s="2"/>
+      <c r="E90" s="2"/>
+      <c r="F90" s="2"/>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+      <c r="L90" s="2"/>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2"/>
+      <c r="O90" s="2"/>
+      <c r="P90" s="2"/>
+      <c r="Q90" s="78"/>
+      <c r="S90" s="79" t="s">
+        <v>182</v>
+      </c>
+      <c r="T90" s="80" t="s">
+        <v>183</v>
+      </c>
+      <c r="U90" s="80" t="s">
+        <v>184</v>
+      </c>
+      <c r="V90" s="81" t="s">
+        <v>185</v>
+      </c>
+      <c r="W90" s="82" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="91" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="22"/>
+      <c r="Q91" s="68"/>
+      <c r="S91" s="83" t="s">
+        <v>192</v>
+      </c>
+      <c r="T91" s="84" t="s">
+        <v>195</v>
+      </c>
+      <c r="U91" s="85">
+        <v>15062</v>
+      </c>
+      <c r="V91" s="85" t="s">
+        <v>187</v>
+      </c>
+      <c r="W91" s="86">
+        <v>46056</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="22"/>
+      <c r="Q92" s="68"/>
+      <c r="S92" s="83" t="s">
+        <v>191</v>
+      </c>
+      <c r="T92" s="84" t="s">
+        <v>193</v>
+      </c>
+      <c r="U92" s="85">
+        <v>7469</v>
+      </c>
+      <c r="V92" s="85" t="s">
+        <v>187</v>
+      </c>
+      <c r="W92" s="86">
+        <v>42670</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="23"/>
+      <c r="B93" s="69"/>
+      <c r="C93" s="69"/>
+      <c r="D93" s="69"/>
+      <c r="E93" s="69"/>
+      <c r="F93" s="69"/>
+      <c r="G93" s="69"/>
+      <c r="H93" s="69"/>
+      <c r="I93" s="69"/>
+      <c r="J93" s="69"/>
+      <c r="K93" s="69"/>
+      <c r="L93" s="69"/>
+      <c r="M93" s="69"/>
+      <c r="N93" s="69"/>
+      <c r="O93" s="69"/>
+      <c r="P93" s="69"/>
+      <c r="Q93" s="70"/>
+      <c r="S93" s="83" t="s">
+        <v>190</v>
+      </c>
+      <c r="T93" s="87" t="s">
+        <v>188</v>
+      </c>
+      <c r="U93" s="85">
+        <v>5024</v>
+      </c>
+      <c r="V93" s="85" t="s">
+        <v>189</v>
+      </c>
+      <c r="W93" s="86">
+        <v>41689</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="165">
-[...37 lines deleted...]
-    <mergeCell ref="C56:C57"/>
+  <mergeCells count="171">
+    <mergeCell ref="C30:D32"/>
+    <mergeCell ref="F33:G35"/>
+    <mergeCell ref="H33:H35"/>
+    <mergeCell ref="I46:I52"/>
+    <mergeCell ref="I53:I54"/>
+    <mergeCell ref="E21:E22"/>
     <mergeCell ref="C60:C61"/>
+    <mergeCell ref="D57:D61"/>
+    <mergeCell ref="E46:E56"/>
+    <mergeCell ref="E62:E63"/>
+    <mergeCell ref="E64:E66"/>
+    <mergeCell ref="E67:E68"/>
+    <mergeCell ref="D46:D56"/>
+    <mergeCell ref="D62:D63"/>
+    <mergeCell ref="D64:D66"/>
+    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="D69:D71"/>
+    <mergeCell ref="E69:E71"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="H36:H40"/>
+    <mergeCell ref="E38:E40"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="N43:Q43"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="C43:K43"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="C48:C56"/>
+    <mergeCell ref="P46:P76"/>
+    <mergeCell ref="Q46:Q76"/>
+    <mergeCell ref="N46:N76"/>
+    <mergeCell ref="O46:O76"/>
+    <mergeCell ref="L69:L73"/>
+    <mergeCell ref="M69:M73"/>
+    <mergeCell ref="L74:L76"/>
+    <mergeCell ref="M74:M76"/>
+    <mergeCell ref="I57:I58"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="C62:C63"/>
+    <mergeCell ref="C67:C68"/>
     <mergeCell ref="C65:C66"/>
-    <mergeCell ref="C63:C64"/>
-    <mergeCell ref="C67:C68"/>
     <mergeCell ref="C69:C70"/>
-    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="I69:I76"/>
     <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="L44:M44"/>
     <mergeCell ref="L43:M43"/>
-    <mergeCell ref="L42:M42"/>
-[...21 lines deleted...]
-    <mergeCell ref="L37:M38"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="K38:K39"/>
+    <mergeCell ref="C38:D40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="L31:M32"/>
+    <mergeCell ref="L33:M37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="E30:E32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I29:J30"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C34:D35"/>
+    <mergeCell ref="C36:D37"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="K35:K37"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="F31:G32"/>
+    <mergeCell ref="F36:G40"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="N33:N37"/>
+    <mergeCell ref="L38:M39"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:Q3"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="I8:J16"/>
     <mergeCell ref="I17:J18"/>
     <mergeCell ref="I19:J20"/>
-    <mergeCell ref="I21:J23"/>
-    <mergeCell ref="I24:J25"/>
+    <mergeCell ref="I21:J24"/>
+    <mergeCell ref="I25:J26"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="N8:N16"/>
     <mergeCell ref="N17:N18"/>
     <mergeCell ref="N19:N20"/>
-    <mergeCell ref="N21:N23"/>
-    <mergeCell ref="N24:N25"/>
+    <mergeCell ref="N21:N24"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:N6"/>
     <mergeCell ref="C5:N5"/>
-    <mergeCell ref="K8:K16"/>
-[...3 lines deleted...]
-    <mergeCell ref="K24:K25"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:D11"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F7:G7"/>
-    <mergeCell ref="F8:G28"/>
-[...7 lines deleted...]
-    <mergeCell ref="C29:D31"/>
+    <mergeCell ref="F8:G29"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="C24:D29"/>
     <mergeCell ref="C14:D14"/>
-    <mergeCell ref="F32:G34"/>
-[...2 lines deleted...]
-    <mergeCell ref="E23:E28"/>
+    <mergeCell ref="H8:H29"/>
+    <mergeCell ref="E24:E29"/>
     <mergeCell ref="E8:E11"/>
-    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="I28:J28"/>
     <mergeCell ref="C12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
-    <mergeCell ref="I45:I51"/>
-[...9 lines deleted...]
-    <mergeCell ref="K45:K53"/>
+    <mergeCell ref="C21:D22"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F56:F57"/>
+    <mergeCell ref="F58:F59"/>
+    <mergeCell ref="F67:F68"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="L8:M16"/>
     <mergeCell ref="L17:M18"/>
     <mergeCell ref="L19:M20"/>
-    <mergeCell ref="L21:M23"/>
-[...1 lines deleted...]
-    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="L21:M24"/>
+    <mergeCell ref="L25:M26"/>
     <mergeCell ref="L27:M27"/>
-    <mergeCell ref="L28:M29"/>
-[...27 lines deleted...]
-    <mergeCell ref="J54:J55"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="L29:M30"/>
+    <mergeCell ref="K8:K16"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="K21:K24"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="F71:F73"/>
+    <mergeCell ref="F74:F76"/>
+    <mergeCell ref="G62:G65"/>
+    <mergeCell ref="H62:H65"/>
+    <mergeCell ref="G67:G70"/>
+    <mergeCell ref="H67:H70"/>
+    <mergeCell ref="G71:G73"/>
+    <mergeCell ref="H71:H73"/>
+    <mergeCell ref="G74:G76"/>
+    <mergeCell ref="H74:H76"/>
+    <mergeCell ref="I31:J32"/>
+    <mergeCell ref="I33:J34"/>
+    <mergeCell ref="I35:J37"/>
+    <mergeCell ref="I38:J39"/>
+    <mergeCell ref="F44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="J53:J54"/>
+    <mergeCell ref="J46:J52"/>
+    <mergeCell ref="K46:K54"/>
+    <mergeCell ref="C74:C76"/>
+    <mergeCell ref="D74:D76"/>
+    <mergeCell ref="E74:E76"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="D72:D73"/>
+    <mergeCell ref="E72:E73"/>
+    <mergeCell ref="S89:W89"/>
+    <mergeCell ref="E57:E61"/>
+    <mergeCell ref="F60:F61"/>
+    <mergeCell ref="G46:G61"/>
+    <mergeCell ref="H46:H61"/>
+    <mergeCell ref="I59:I61"/>
+    <mergeCell ref="I64:I68"/>
+    <mergeCell ref="F50:F51"/>
+    <mergeCell ref="F48:F49"/>
+    <mergeCell ref="J64:J68"/>
+    <mergeCell ref="K63:K68"/>
+    <mergeCell ref="J57:J62"/>
+    <mergeCell ref="K57:K62"/>
+    <mergeCell ref="K55:K56"/>
+    <mergeCell ref="J69:J76"/>
+    <mergeCell ref="K69:K76"/>
+    <mergeCell ref="J55:J56"/>
+    <mergeCell ref="F69:F70"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
-  <pageSetup paperSize="3" scale="82" orientation="portrait" verticalDpi="96" r:id="rId1"/>
+  <pageSetup paperSize="3" scale="81" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>